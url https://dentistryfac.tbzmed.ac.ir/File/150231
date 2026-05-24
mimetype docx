--- v0 (2025-11-02)
+++ v1 (2026-05-24)
@@ -1,3612 +1,3414 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w14:paraId="6E9E9EFB" w14:textId="677E1D19" w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00635F2B">
+    <w:p w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="005510E1">
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD73AF">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">برنامه هفتگي دكتر </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لادن پایا </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD73AF">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">نيمسال </w:t>
       </w:r>
+      <w:r w:rsidR="005510E1">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">دوم </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>اول سالتحصیلی</w:t>
+        <w:t>سالتحصیلی</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD73AF">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> 140</w:t>
       </w:r>
-      <w:r w:rsidR="00F40851">
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD73AF">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>140</w:t>
-[...11 lines deleted...]
-        <w:t>3</w:t>
+        <w:t>1401</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5645FFCA" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="00BD73AF" w:rsidRDefault="00635F2B" w:rsidP="00635F2B">
+    <w:p w:rsidR="00635F2B" w:rsidRPr="00BD73AF" w:rsidRDefault="00635F2B" w:rsidP="00635F2B">
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:bidiVisual/>
         <w:tblW w:w="8492" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="01E0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="961"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1880"/>
         <w:gridCol w:w="2480"/>
         <w:gridCol w:w="2037"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00635F2B" w:rsidRPr="00A5341A" w14:paraId="26FE0451" w14:textId="77777777" w:rsidTr="00223952">
+      <w:tr w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidTr="00223952">
         <w:trPr>
           <w:trHeight w:val="530"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5672C4EB" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009951FE">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">          روز</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BF951BA" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
-[...13 lines deleted...]
-          <w:p w14:paraId="76C104B0" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009951FE">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ساعت</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65DDD603" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
-[...14 lines deleted...]
-          <w:p w14:paraId="0A681785" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009951FE">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>8:45 - 7:45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="565B0868" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">12- </w:t>
             </w:r>
             <w:r w:rsidRPr="009951FE">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D5E555E" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009951FE">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>13:45 - 12:45</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00635F2B" w:rsidRPr="00A5341A" w14:paraId="671EA0D7" w14:textId="77777777" w:rsidTr="00223952">
+      <w:tr w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidTr="00223952">
         <w:trPr>
           <w:trHeight w:val="1228"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79F852FE" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009951FE">
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>شنبه</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4694C39F" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
-[...15 lines deleted...]
-          <w:p w14:paraId="54219396" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Lotus"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009951FE">
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>نوع فعاليت</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2727BFC1" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">پاس و گزارش نویسی </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40F9CB29" w14:textId="04D471F1" w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00531CC3">
+          <w:p w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00531CC3">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">پایان نامه- داوری </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="285514DD" w14:textId="23EE11D0" w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidRDefault="00635F2B" w:rsidP="00531CC3">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidRDefault="00635F2B" w:rsidP="005510E1">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>آسیب شناسی دهان و فک و صورت عملی 2</w:t>
+              <w:t xml:space="preserve">آسیب شناسی دهان و فک و صورت عملی </w:t>
+            </w:r>
+            <w:r w:rsidR="005510E1">
+              <w:rPr>
+                <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="630E3A2D" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>بررسی مقالات</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33DAACA9" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>پاس و گزارش نویسی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00635F2B" w:rsidRPr="00A5341A" w14:paraId="211AFF55" w14:textId="77777777" w:rsidTr="00223952">
+      <w:tr w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidTr="00223952">
         <w:trPr>
           <w:trHeight w:val="1407"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D0D42F5" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20CE653B" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009951FE">
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>محل فعاليت</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="290E5310" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2595635B" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A5341A">
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>بخش پاتولوژي</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F116C07" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0065049E">
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>آزمايشگاه پاتولوژي</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A6A3DCF" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28D1EC04" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A5341A">
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>بخش پاتولوژي</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09438B9F" w14:textId="40ABD80E" w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidRDefault="00635F2B" w:rsidP="00531CC3">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidRDefault="00635F2B" w:rsidP="00531CC3">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>اتاق سمینار پاتولوژی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F5007F5" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00223952">
-[...8 lines deleted...]
-                <w:rtl/>
+          <w:p w:rsidR="005510E1" w:rsidRDefault="005510E1" w:rsidP="005510E1">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Lotus"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A5341A">
+              <w:rPr>
+                <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>بخش پاتولوژي</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00635F2B" w:rsidRPr="00B2511F" w:rsidRDefault="005510E1" w:rsidP="005510E1">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Lotus"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>کلاس شماره 2</w:t>
-[...22 lines deleted...]
-              <w:t>دندانپزشکی تشخیصی 5</w:t>
+              <w:t>اتاق سمینار پاتولوژی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00635F2B" w:rsidRPr="00A5341A" w14:paraId="6846098F" w14:textId="77777777" w:rsidTr="00223952">
+      <w:tr w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidTr="00223952">
         <w:trPr>
           <w:trHeight w:val="876"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23C21754" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009951FE">
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>يكشنبه</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6805B4E0" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009951FE">
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>نوع فعاليت</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DF8DA87" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0EE44F21" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">پاس و گزارش نویسی </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67BC4F8C" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>پایان نامه- داوری</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E448E4B" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="005510E1">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>آسیب شناسی دهان و فک و صورت عملی 2</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6713A451" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+              <w:t xml:space="preserve">آسیب شناسی دهان و فک و صورت عملی </w:t>
+            </w:r>
+            <w:r w:rsidR="005510E1">
+              <w:rPr>
+                <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7793A5CB" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00223952">
-[...8 lines deleted...]
-                <w:rtl/>
+          <w:p w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidRDefault="00635F2B" w:rsidP="005510E1">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Lotus"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>کلاس شماره 1</w:t>
-[...22 lines deleted...]
-              <w:t>دندانپزشکی تشخیصی 3</w:t>
+              <w:t xml:space="preserve">دندانپزشکی تشخیصی </w:t>
+            </w:r>
+            <w:r w:rsidR="005510E1">
+              <w:rPr>
+                <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00635F2B" w:rsidRPr="00A5341A" w14:paraId="1D00A4C6" w14:textId="77777777" w:rsidTr="00223952">
+      <w:tr w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidTr="00223952">
         <w:trPr>
           <w:trHeight w:val="1052"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="61E9A630" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B996736" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009951FE">
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>محل فعاليت</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27197269" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16470049" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A5341A">
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>بخش پاتولوژي</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CE2B7B4" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="00257C67" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="00257C67" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0065049E">
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>آزمايشگاه پاتولوژي</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60AE3D4B" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A5341A">
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>بخش پاتولوژي</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17725C56" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>اتاق سمینار پاتولوژی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="194D0CE9" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00223952">
-[...40 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="005510E1" w:rsidRDefault="005510E1" w:rsidP="005510E1">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Lotus"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>کلاس شماره 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00635F2B" w:rsidRPr="00DB3CF1" w:rsidRDefault="00635F2B" w:rsidP="00E17CEF">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Lotus"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00635F2B" w:rsidRPr="00A5341A" w14:paraId="64FBACE2" w14:textId="77777777" w:rsidTr="00223952">
+      <w:tr w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidTr="00223952">
         <w:trPr>
           <w:trHeight w:val="1391"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3CBDF91A" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009951FE">
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>دوشنبه</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F0A249F" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009951FE">
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>نوع فعاليت</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="232BE139" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="656C0C0A" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00223952">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="005510E1" w:rsidRDefault="005510E1" w:rsidP="00223952">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="005510E1">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>کلاس شماره 1</w:t>
-[...10 lines deleted...]
-                <w:rtl/>
+              <w:t xml:space="preserve">دندانپزشکی تشخیصی </w:t>
+            </w:r>
+            <w:r w:rsidR="005510E1">
+              <w:rPr>
+                <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2480" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidRDefault="00635F2B" w:rsidP="005510E1">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Lotus"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> دندانپزشکی تشخیصی 3</w:t>
-[...34 lines deleted...]
-              <w:t>آسیب شناسی دهان و فک و صورت عملی 2</w:t>
+              <w:t xml:space="preserve">آسیب شناسی دهان و فک و صورت عملی </w:t>
+            </w:r>
+            <w:r w:rsidR="005510E1">
+              <w:rPr>
+                <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3CC95019" w14:textId="77777777" w:rsidR="00CE6306" w:rsidRPr="00CE6306" w:rsidRDefault="00CE6306" w:rsidP="00CE6306">
-[...42 lines deleted...]
-              <w:t>کلاس 4</w:t>
+          <w:p w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Lotus"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>بررسی مقالات</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Lotus"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>پاس و گزارش نویسی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00635F2B" w:rsidRPr="00A5341A" w14:paraId="21340A7A" w14:textId="77777777" w:rsidTr="00223952">
+      <w:tr w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidTr="00223952">
         <w:trPr>
           <w:trHeight w:val="146"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="262443E7" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="584DBAAD" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009951FE">
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>محل فعاليت</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38FF5CCF" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3798427F" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00223952">
-[...43 lines deleted...]
-          <w:p w14:paraId="7EE8B230" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="005510E1" w:rsidRDefault="005510E1" w:rsidP="005510E1">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Lotus"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>کلاس شماره 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidRDefault="00635F2B" w:rsidP="005510E1">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62B59C2B" w14:textId="77777777" w:rsidR="00F40851" w:rsidRDefault="00F40851" w:rsidP="00F40851">
-[...23 lines deleted...]
-          <w:p w14:paraId="79BCB9AB" w14:textId="6C34FB6E" w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidRDefault="00F40851" w:rsidP="00F40851">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidRDefault="00B172F0" w:rsidP="00531CC3">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>اتاق سمینار پاتولوژی</w:t>
+              <w:t>حضور در کلینیک ویژه</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="582BBE65" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>اتاق سمینار</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00635F2B" w:rsidRPr="00A5341A" w14:paraId="6837640E" w14:textId="77777777" w:rsidTr="00223952">
+      <w:tr w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidTr="00223952">
         <w:trPr>
           <w:trHeight w:val="1048"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64829F5E" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009951FE">
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>سه شنبه</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0228CA12" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009951FE">
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>نوع فعاليت</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71DCBDBF" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C6844D8" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">پاس و گزارش نویسی </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56A7D032" w14:textId="24AD5F5A" w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00E17CEF">
+          <w:p w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00E17CEF">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>پایان نامه- داوری</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="162670C7" w14:textId="15628FB4" w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidRDefault="00635F2B" w:rsidP="00B172F0">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidRDefault="00635F2B" w:rsidP="005510E1">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>آسیب شناسی دهان و فک و صورت عملی 2</w:t>
+              <w:t xml:space="preserve">آسیب شناسی دهان و فک و صورت عملی </w:t>
+            </w:r>
+            <w:r w:rsidR="005510E1">
+              <w:rPr>
+                <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5BC141C2" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>بررسی مقالات</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2004838C" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">پاس و گزارش نویسی </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00635F2B" w:rsidRPr="00A5341A" w14:paraId="2801A5B6" w14:textId="77777777" w:rsidTr="00223952">
+      <w:tr w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidTr="00223952">
         <w:trPr>
           <w:trHeight w:val="1079"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="300650E4" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D5A1291" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009951FE">
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>محل فعاليت</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0387396B" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75B27158" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A5341A">
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>بخش پاتولوژي</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B0540E7" w14:textId="2576EA1E" w:rsidR="00635F2B" w:rsidRPr="00257C67" w:rsidRDefault="00635F2B" w:rsidP="00E17CEF">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="00257C67" w:rsidRDefault="00635F2B" w:rsidP="00E17CEF">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0065049E">
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>آزمايشگاه پاتولوژي</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0ECA7B25" w14:textId="3E0356B6" w:rsidR="00B172F0" w:rsidRPr="00A5341A" w:rsidRDefault="00F40851" w:rsidP="00B172F0">
+          <w:p w:rsidR="00B172F0" w:rsidRDefault="00B172F0" w:rsidP="00B172F0">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Lotus"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A5341A">
+              <w:rPr>
+                <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>بخش پاتولوژي</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B172F0" w:rsidRPr="00A5341A" w:rsidRDefault="00B172F0" w:rsidP="00B172F0">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>حضور در کلینیک ویژه</w:t>
+              <w:t>اتاق سمینار پاتولوژی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08E2E0CF" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A5341A">
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>بخش پاتولوژي</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02D718AE" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0065049E">
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>آزمايشگاه پاتولوژي</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10DA7686" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00635F2B" w:rsidRPr="00A5341A" w14:paraId="1819D339" w14:textId="77777777" w:rsidTr="00223952">
+      <w:tr w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidTr="00223952">
         <w:trPr>
           <w:trHeight w:val="1550"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="623EF5FB" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009951FE">
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>چهارشنبه</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="246F873C" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009951FE">
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>نوع فعاليت</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65A3D599" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59462F63" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">پاس و گزارش نویسی </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7494DCE0" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>پژوهش</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77DD88B7" w14:textId="1B4B9373" w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidRDefault="00635F2B" w:rsidP="00531CC3">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidRDefault="00635F2B" w:rsidP="005510E1">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>آسیب شناسی دهان و فک و صورت عملی 2</w:t>
+              <w:t xml:space="preserve">آسیب شناسی دهان و فک و صورت عملی </w:t>
+            </w:r>
+            <w:r w:rsidR="005510E1">
+              <w:rPr>
+                <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08D2BFEE" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>اتاق سمینار پاتولوژی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00635F2B" w:rsidRPr="00A5341A" w14:paraId="147BB899" w14:textId="77777777" w:rsidTr="00223952">
+      <w:tr w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidTr="00223952">
         <w:trPr>
           <w:trHeight w:val="146"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="961" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31C8E94E" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03AB26A3" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009951FE">
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>محل فعاليت</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57F5F1C3" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="009951FE" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1148A8AC" w14:textId="0802C022" w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00F40851">
+          <w:p w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A5341A">
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>بخش پاتولوژي</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F91055F" w14:textId="27A82A70" w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidRDefault="00635F2B" w:rsidP="00F40851">
+          <w:p w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0065049E">
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>آزمايشگاه پاتولوژي</w:t>
             </w:r>
           </w:p>
+          <w:p w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Lotus"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18CBDF7F" w14:textId="77777777" w:rsidR="00F40851" w:rsidRDefault="00F40851" w:rsidP="00F40851">
+          <w:p w:rsidR="005510E1" w:rsidRDefault="005510E1" w:rsidP="005510E1">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A5341A">
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>بخش پاتولوژي</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="590EEDDD" w14:textId="6049BDC9" w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidRDefault="00F40851" w:rsidP="00F40851">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidRDefault="005510E1" w:rsidP="005510E1">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>اتاق سمینار پاتولوژی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2CC812C6" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A5341A">
               <w:rPr>
-                <w:rFonts w:cs="B Lotus"/>
-[...7 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>بخش پاتولوژي</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12850774" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidRDefault="00635F2B" w:rsidP="00223952">
+          <w:p w:rsidR="00635F2B" w:rsidRPr="00A5341A" w:rsidRDefault="00635F2B" w:rsidP="00223952">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Lotus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0065049E">
               <w:rPr>
                 <w:rFonts w:cs="B Lotus" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>آزمايشگاه پاتولوژي</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="696575AF" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00635F2B">
+    <w:p w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00635F2B">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BB10F92" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00635F2B">
+    <w:p w:rsidR="00B172F0" w:rsidRPr="00DB3CF1" w:rsidRDefault="00B172F0" w:rsidP="005510E1">
+      <w:pPr>
+        <w:bidi/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">حضور در کلینیک ویژه </w:t>
+      </w:r>
+      <w:r w:rsidR="00635F2B" w:rsidRPr="00DB3CF1">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">روزهاي </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">دوشنبه و </w:t>
+      </w:r>
+      <w:r w:rsidR="00531CC3">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>چهارشنبه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> از ساعت 9 الی 12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00635F2B">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12AF37C6" w14:textId="77777777" w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00635F2B">
+    <w:p w:rsidR="00635F2B" w:rsidRDefault="00635F2B" w:rsidP="00635F2B">
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66FB5156" w14:textId="77777777" w:rsidR="002E76F1" w:rsidRDefault="002E76F1"/>
+    <w:p w:rsidR="002E76F1" w:rsidRDefault="002E76F1"/>
     <w:sectPr w:rsidR="002E76F1" w:rsidSect="004D719F">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Lotus">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="80"/>
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat>
-[...6 lines deleted...]
-  </w:compat>
+  <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00635F2B"/>
     <w:rsid w:val="002E76F1"/>
     <w:rsid w:val="003772BA"/>
     <w:rsid w:val="00531CC3"/>
+    <w:rsid w:val="005510E1"/>
     <w:rsid w:val="00635F2B"/>
     <w:rsid w:val="006A19EA"/>
+    <w:rsid w:val="009F2C7C"/>
     <w:rsid w:val="00B172F0"/>
-    <w:rsid w:val="00CE6306"/>
-    <w:rsid w:val="00E077A6"/>
     <w:rsid w:val="00E17CEF"/>
-    <w:rsid w:val="00E26B9D"/>
-    <w:rsid w:val="00F40851"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
+    <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US" w:bidi="fa-IR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
-[...2 lines deleted...]
-  <w15:docId w15:val="{C8AD5634-5FE4-4117-809F-521C0C405350}"/>
+  <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...375 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00635F2B"/>
     <w:rPr>
       <w:kern w:val="0"/>
-      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...27 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -3614,51 +3416,51 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -3666,51 +3468,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -3860,61 +3662,61 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
+  <Pages>2</Pages>
   <Words>185</Words>
   <Characters>1060</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1243</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>ladann payaaa</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>